--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:color w:val="111827"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Расписание учителя Ячмененко А А</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0" w:after="150" w:line="220" w:lineRule="auto"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:color w:val="475569"/>
         </w:rPr>
-        <w:t xml:space="preserve">Итоговое временное</w:t>
+        <w:t xml:space="preserve">Расписание 2026-2027</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15704" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:color="94A3B8"/>
           <w:left w:val="single" w:sz="8" w:color="94A3B8"/>
           <w:bottom w:val="single" w:sz="8" w:color="94A3B8"/>
           <w:right w:val="single" w:sz="8" w:color="94A3B8"/>
           <w:insideH w:val="single" w:sz="5" w:color="C7D2E0"/>
           <w:insideV w:val="single" w:sz="5" w:color="C7D2E0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2888"/>
         <w:gridCol w:w="2888"/>
         <w:gridCol w:w="2888"/>
         <w:gridCol w:w="2888"/>
         <w:gridCol w:w="2892"/>
       </w:tblGrid>
@@ -522,79 +522,79 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">3Г, Ритмика, кабинет 115</w:t>
+              <w:t xml:space="preserve">3А, Ритмика, кабинет 115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">3А, Ритмика, кабинет 115</w:t>
+              <w:t xml:space="preserve">3Г, Ритмика, кабинет 115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>