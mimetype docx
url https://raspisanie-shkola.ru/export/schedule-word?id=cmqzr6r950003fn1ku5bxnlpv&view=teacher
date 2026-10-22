--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -8,67 +8,67 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0" w:after="30" w:line="300" w:lineRule="auto"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:color w:val="111827"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Расписание учителя Петрова Марина Николаевна</w:t>
+        <w:t xml:space="preserve">Расписание учителя Гайдарова Алина Айдиновна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0" w:after="150" w:line="220" w:lineRule="auto"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:color w:val="475569"/>
         </w:rPr>
-        <w:t xml:space="preserve">Итоговое временное</w:t>
+        <w:t xml:space="preserve">Расписание 2026-2027</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15704" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:color="94A3B8"/>
           <w:left w:val="single" w:sz="8" w:color="94A3B8"/>
           <w:bottom w:val="single" w:sz="8" w:color="94A3B8"/>
           <w:right w:val="single" w:sz="8" w:color="94A3B8"/>
           <w:insideH w:val="single" w:sz="5" w:color="C7D2E0"/>
           <w:insideV w:val="single" w:sz="5" w:color="C7D2E0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2888"/>
         <w:gridCol w:w="2888"/>
         <w:gridCol w:w="2888"/>
         <w:gridCol w:w="2888"/>
         <w:gridCol w:w="2892"/>
       </w:tblGrid>
@@ -494,51 +494,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">5Г, Родное слово, кабинет 320</w:t>
+              <w:t xml:space="preserve">5Г, Русский язык, кабинет 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -578,79 +578,79 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">5Б, Русский язык, кабинет 317</w:t>
+              <w:t xml:space="preserve">5Б, Русский язык, кабинет 102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">5Г, Русский язык, кабинет 318</w:t>
+              <w:t xml:space="preserve">5Г, Русский язык, кабинет 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="540" w:hRule="atLeast"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F6F9"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="auto"/>
@@ -663,117 +663,100 @@
                 <w:color w:val="111827"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="190" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:color w:val="475569"/>
               </w:rPr>
               <w:t xml:space="preserve">10:00-10:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...65 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суханов Марк, 5в, Русский язык, кабинет учительская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суханов Марк, 5в, Русский язык, кабинет учительская</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -785,79 +768,79 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">5Г, Литература, кабинет 317</w:t>
+              <w:t xml:space="preserve">5Г, Литература, кабинет 102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">5Г, Практики читательского мастерства, кабинет 318</w:t>
+              <w:t xml:space="preserve">5Г, Практики читательского мастерства, кабинет 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="540" w:hRule="atLeast"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F6F9"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="auto"/>
@@ -919,79 +902,79 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">5Б, Литература, кабинет 320</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">5Г, Русский язык, кабинет 320</w:t>
+              <w:t xml:space="preserve">5Б, Литература, кабинет 304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5Г, Русский язык, кабинет 219</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1003,51 +986,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">5Г, Русский язык, кабинет 317</w:t>
+              <w:t xml:space="preserve">Суханов Марк, 5в, История, кабинет 319</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="540" w:hRule="atLeast"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F6F9"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="auto"/>
@@ -1081,79 +1064,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">5Г, Литература, кабинет 318</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">5Г, Русский язык, кабинет 317</w:t>
+              <w:t xml:space="preserve">5Г, Литература, кабинет 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F7FA"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
@@ -1182,79 +1137,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
+              <w:t xml:space="preserve">5Б, Родное слово, кабинет 219</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
               <w:t xml:space="preserve">5Б, Русский язык, кабинет 318</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">5Б, Практики читательского мастерства, кабинет 317</w:t>
+              <w:t xml:space="preserve">5Б, Функциональная грамотность (литературная), кабинет 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="540" w:hRule="atLeast"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F6F9"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="auto"/>
@@ -1295,174 +1278,174 @@
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
               <w:t xml:space="preserve">5Б, Литература, кабинет 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="2888" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F7FA"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5Г, Функциональная грамотность (литературная), кабинет 219</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суханов Марк, 5в, Литература, кабинет учительская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2892" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F7FA"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Окно</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="190" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:color w:val="475569"/>
               </w:rPr>
               <w:t xml:space="preserve">Перерыв 1 ч 20 мин, 12:40-14:00</w:t>
-            </w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="540" w:hRule="atLeast"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F6F9"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="auto"/>
@@ -1496,135 +1479,325 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">5Г, Русский язык, кабинет 219</w:t>
-[...83 lines deleted...]
-              <w:t xml:space="preserve">5Б, Функциональная грамотность (литературная), кабинет 318</w:t>
+              <w:t xml:space="preserve">5Г, Родное слово, кабинет 317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5Б, Русский язык, кабинет 102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5Г, Русский язык, кабинет 318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5Г, Русский язык, кабинет 318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5Б, Практики читательского мастерства, кабинет 322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="540" w:hRule="atLeast"/>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F3F6F9"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="190" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="475569"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:50-15:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Суханов Марк, 5в, Литература, кабинет учительская</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1665,32 +1838,32 @@
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Расписание школы</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Расписание учителя Петрова Марина Николаевна</dc:title>
+  <dc:title>Расписание учителя Гайдарова Алина Айдиновна</dc:title>
   <dc:creator>Расписание школы</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>