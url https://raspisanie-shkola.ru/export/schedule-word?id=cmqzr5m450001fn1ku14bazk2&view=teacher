--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:color w:val="111827"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Расписание учителя Теунаева Елена Расуловна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="0" w:after="150" w:line="220" w:lineRule="auto"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:color w:val="475569"/>
         </w:rPr>
-        <w:t xml:space="preserve">Итоговое временное</w:t>
+        <w:t xml:space="preserve">Расписание 2026-2027</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15704" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:color="94A3B8"/>
           <w:left w:val="single" w:sz="8" w:color="94A3B8"/>
           <w:bottom w:val="single" w:sz="8" w:color="94A3B8"/>
           <w:right w:val="single" w:sz="8" w:color="94A3B8"/>
           <w:insideH w:val="single" w:sz="5" w:color="C7D2E0"/>
           <w:insideV w:val="single" w:sz="5" w:color="C7D2E0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2888"/>
         <w:gridCol w:w="2888"/>
         <w:gridCol w:w="2888"/>
         <w:gridCol w:w="2888"/>
         <w:gridCol w:w="2892"/>
       </w:tblGrid>
@@ -473,184 +473,201 @@
                 <w:color w:val="111827"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="190" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:color w:val="475569"/>
               </w:rPr>
               <w:t xml:space="preserve">09:00-09:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F7FA"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Окно</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="190" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="475569"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перерыв 1 ч 20 мин, 08:40-10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">6Б, Изобразительное искусство, кабинет 115</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2888" w:type="dxa"/>
+              <w:t xml:space="preserve">7А, Изобразительное искусство, кабинет 103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">7А, Изобразительное искусство, кабинет 220</w:t>
-[...83 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">5Б, Изобразительное искусство, кабинет 103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="540" w:hRule="atLeast"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F6F9"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="auto"/>
@@ -691,173 +708,173 @@
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
               <w:t xml:space="preserve">5Г, Изобразительное искусство, кабинет 103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6В, Изобразительное искусство, кабинет 103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2892" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F7FA"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Окно</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="190" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:color w:val="475569"/>
               </w:rPr>
-              <w:t xml:space="preserve">Перерыв 1 ч 20 мин, 09:40-11:00</w:t>
-[...83 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">Перерыв 2 ч 20 мин, 09:40-12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="540" w:hRule="atLeast"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F6F9"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="auto"/>
@@ -936,51 +953,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">7Г, Изобразительное искусство, кабинет 103</w:t>
+              <w:t xml:space="preserve">5В, Изобразительное искусство, кабинет 103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -999,72 +1016,73 @@
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">7В, Изобразительное искусство, кабинет 103</w:t>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F7FA"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="540" w:hRule="atLeast"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F6F9"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="auto"/>
@@ -1106,156 +1124,173 @@
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F7FA"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Окно</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="190" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:color w:val="475569"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перерыв 2 ч 20 мин, 11:40-14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">6Г, Изобразительное искусство, кабинет 103</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">6А, Изобразительное искусство, кабинет 103</w:t>
+              <w:t xml:space="preserve">7Г, Изобразительное искусство, кабинет 103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="540" w:hRule="atLeast"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F6F9"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="auto"/>
@@ -1289,58 +1324,59 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">7Б, Изобразительное искусство, кабинет 304</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:t xml:space="preserve">7Б, Изобразительное искусство, кабинет 103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F7FA"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1401,51 +1437,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">5В, Изобразительное искусство, кабинет 103</w:t>
+              <w:t xml:space="preserve">7В, Изобразительное искусство, кабинет 103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="540" w:hRule="atLeast"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F6F9"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:spacing w:before="0" w:after="0" w:line="210" w:lineRule="auto"/>
@@ -1469,173 +1505,173 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:color w:val="475569"/>
               </w:rPr>
               <w:t xml:space="preserve">14:00-14:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="110" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="110" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
-[...110 lines deleted...]
-            <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:color w:val="111827"/>
               </w:rPr>
-              <w:t xml:space="preserve">5Б, Изобразительное искусство, кабинет 213</w:t>
+              <w:t xml:space="preserve">6Б, Изобразительное искусство, кабинет 103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6А, Изобразительное искусство, кабинет 103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2888" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="110" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="110" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="220" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:color w:val="111827"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6Г, Изобразительное искусство, кабинет 103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="240" w:footer="240" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>